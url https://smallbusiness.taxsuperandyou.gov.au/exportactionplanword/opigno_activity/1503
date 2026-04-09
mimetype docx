--- v7 (2026-03-19)
+++ v8 (2026-04-09)
@@ -127,51 +127,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="500EF3EE"/>
+    <w:nsid w:val="2DC277E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>