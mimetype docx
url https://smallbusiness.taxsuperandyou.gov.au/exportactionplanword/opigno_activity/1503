--- v8 (2026-04-09)
+++ v9 (2026-04-29)
@@ -127,51 +127,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2DC277E7"/>
+    <w:nsid w:val="DF4E03BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>