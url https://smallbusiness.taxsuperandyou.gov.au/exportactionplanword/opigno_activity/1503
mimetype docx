--- v9 (2026-04-29)
+++ v10 (2026-05-20)
@@ -127,51 +127,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DF4E03BB"/>
+    <w:nsid w:val="88BB997F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>