--- v10 (2026-05-20)
+++ v11 (2026-06-23)
@@ -127,51 +127,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="88BB997F"/>
+    <w:nsid w:val="F68F787A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>