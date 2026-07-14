--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -127,51 +127,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F68F787A"/>
+    <w:nsid w:val="35F0E9D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>