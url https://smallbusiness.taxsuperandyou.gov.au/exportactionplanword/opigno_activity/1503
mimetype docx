--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -127,51 +127,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35F0E9D2"/>
+    <w:nsid w:val="002F3DFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>