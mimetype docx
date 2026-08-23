--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -4,53 +4,50 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...1 lines deleted...]
-    </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId7"/>
       <w:titlePg/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -127,51 +124,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="002F3DFC"/>
+    <w:nsid w:val="5E40F964"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>