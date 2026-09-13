--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -124,51 +124,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E40F964"/>
+    <w:nsid w:val="A225801D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>