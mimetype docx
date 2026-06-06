--- v0 (2026-05-13)
+++ v1 (2026-06-06)
@@ -84,51 +84,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcMar>
               <w:end w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">▪</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">During the lifetime of your business you may find yourself in a position where your business records have been lost or destroyed as a result of:	</w:t>
+              <w:t xml:space="preserve">During the lifetime of your business you may find yourself in a position where your business records have been lost or destroyed as a result of:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblGrid>
               <w:gridCol w:w="300" w:type="dxa"/>
               <w:gridCol/>
             </w:tblGrid>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="autofit"/>
             </w:tblPr>
             <w:tr>
               <w:trPr/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="300" w:type="dxa"/>
                   <w:tcMar>
                     <w:end w:w="180" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                   <w:noWrap/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr/>
                   <w:r>
@@ -501,170 +501,50 @@
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">▪</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For super enquiries, phone the ATO on 13 10 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...118 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reconstructing your other business records</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To reconstruct your other non-tax business records you will need to contact the agencies or people that the original documents and records came from.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -753,103 +633,103 @@
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcMar>
               <w:end w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">▪</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">It’s helpful to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="blue"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">contact the ATO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, or speak with a tax practitioner, as early as possible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:tcMar>
               <w:end w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">▪</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Depending on your circumstances, they may be able to defer your lodgment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:headerReference w:type="first" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:titlePg/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1036,51 +916,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8AAF1059"/>
+    <w:nsid w:val="36301612"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
@@ -1262,55 +1142,54 @@
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/forms/copies-of-tax-documents-request/" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/General/Online-services/" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/Super/Self-managed-super-funds/" TargetMode="External"/>
-  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/uploadedFiles/Content/SPR/downloads/NAT9599_SGC_statement.xls" TargetMode="External"/>
-[...3 lines deleted...]
-  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/About-ATO/Contact-us/" TargetMode="External"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>