--- v1 (2026-06-06)
+++ v2 (2026-06-30)
@@ -916,51 +916,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36301612"/>
+    <w:nsid w:val="072F7876"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>