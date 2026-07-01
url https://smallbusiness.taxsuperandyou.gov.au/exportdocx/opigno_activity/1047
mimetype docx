--- v2 (2026-06-30)
+++ v3 (2026-07-01)
@@ -916,51 +916,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="072F7876"/>
+    <w:nsid w:val="888BD304"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>