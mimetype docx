--- v3 (2026-07-01)
+++ v4 (2026-07-22)
@@ -916,51 +916,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="888BD304"/>
+    <w:nsid w:val="3BE92C0C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>