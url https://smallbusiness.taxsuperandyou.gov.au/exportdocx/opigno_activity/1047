--- v4 (2026-07-22)
+++ v5 (2026-07-22)
@@ -916,51 +916,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BE92C0C"/>
+    <w:nsid w:val="87F71C3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>