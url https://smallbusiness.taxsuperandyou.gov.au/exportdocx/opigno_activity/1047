--- v5 (2026-07-22)
+++ v6 (2026-08-12)
@@ -916,51 +916,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="87F71C3E"/>
+    <w:nsid w:val="9F96BE6E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>