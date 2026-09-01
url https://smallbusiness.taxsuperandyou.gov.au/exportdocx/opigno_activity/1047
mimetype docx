--- v6 (2026-08-12)
+++ v7 (2026-09-01)
@@ -12,55 +12,50 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...3 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Records reconstruction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Fast facts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -916,51 +911,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9F96BE6E"/>
+    <w:nsid w:val="94BE335F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>