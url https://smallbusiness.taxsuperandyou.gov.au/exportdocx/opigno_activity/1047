--- v7 (2026-09-01)
+++ v8 (2026-09-21)
@@ -911,51 +911,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="94BE335F"/>
+    <w:nsid w:val="C1397B71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>