--- v8 (2026-09-21)
+++ v9 (2026-10-12)
@@ -911,51 +911,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C1397B71"/>
+    <w:nsid w:val="8F96A581"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>