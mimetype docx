--- v9 (2026-10-12)
+++ v10 (2026-11-01)
@@ -911,51 +911,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8F96A581"/>
+    <w:nsid w:val="69F2757D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>