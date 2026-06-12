--- v0 (2026-05-20)
+++ v1 (2026-06-12)
@@ -987,51 +987,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A4E2F9E"/>
+    <w:nsid w:val="0D3C352F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>