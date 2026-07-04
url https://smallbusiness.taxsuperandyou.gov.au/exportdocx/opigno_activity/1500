--- v1 (2026-06-12)
+++ v2 (2026-07-04)
@@ -987,51 +987,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0D3C352F"/>
+    <w:nsid w:val="C9BF96D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>