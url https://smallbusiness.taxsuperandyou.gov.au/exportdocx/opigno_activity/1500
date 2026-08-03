--- v2 (2026-07-04)
+++ v3 (2026-08-03)
@@ -987,51 +987,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C9BF96D1"/>
+    <w:nsid w:val="6BAE86DF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>