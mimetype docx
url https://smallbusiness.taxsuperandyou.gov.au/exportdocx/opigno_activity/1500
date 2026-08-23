--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -12,55 +12,50 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...3 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Winding up a self-managed super fund (SMSF)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Fast facts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -987,51 +982,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6BAE86DF"/>
+    <w:nsid w:val="B3BA4062"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>