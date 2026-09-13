--- v4 (2026-08-23)
+++ v5 (2026-09-13)
@@ -982,51 +982,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B3BA4062"/>
+    <w:nsid w:val="204D47B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>