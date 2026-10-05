--- v5 (2026-09-13)
+++ v6 (2026-10-05)
@@ -982,51 +982,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="204D47B2"/>
+    <w:nsid w:val="007EDB87"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>