--- v6 (2026-10-05)
+++ v7 (2026-11-01)
@@ -982,51 +982,51 @@
           <w:shd w:val="clear" w:fill="3844ca"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-wrap-distance-top:10pt; mso-wrap-distance-left:20pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="007EDB87"/>
+    <w:nsid w:val="A742D5C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="tab"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind/>
       </w:pPr>